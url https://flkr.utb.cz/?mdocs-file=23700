--- v0 (2026-02-03)
+++ v1 (2026-06-20)
@@ -278,675 +278,533 @@
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="FF9933"/>
     <a:srgbClr val="FFFF99"/>
     <a:srgbClr val="FFCC99"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Střední styl 2 – zvýraznění 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14890" autoAdjust="0"/>
     <p:restoredTop sz="78207" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="67" d="100"/>
           <a:sy n="67" d="100"/>
         </p:scale>
-        <p:origin x="1939" y="38"/>
+        <p:origin x="1939" y="48"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId41" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-11T11:10:29.488" v="9" actId="20577"/>
+    <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}"/>
+    <pc:docChg chg="custSel modSld">
+      <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:31:16.641" v="71" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-11T11:10:29.488" v="9" actId="20577"/>
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:31:16.641" v="71" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:31:16.641" v="71" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="260"/>
+            <ac:spMk id="3" creationId="{89D9456B-E8B1-439D-A433-3211737B1519}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:22:47.414" v="1" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="292"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:22:47.414" v="1" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="292"/>
+            <ac:spMk id="25605" creationId="{7D549E19-EC57-460E-BDEB-021938AE0BAF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:23:28.576" v="3" actId="255"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="293"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:23:28.576" v="3" actId="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="293"/>
+            <ac:spMk id="26628" creationId="{91B5DCF9-E2C3-4530-B26A-45826471C2FD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:22:19.169" v="0" actId="255"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="297"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-11T11:10:29.488" v="9" actId="20577"/>
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:22:19.169" v="0" actId="255"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="297"/>
             <ac:spMk id="52229" creationId="{CE61C108-5DF1-4F3A-8BE9-A99FBD8705A6}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-11T11:09:44.740" v="7" actId="207"/>
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:26:10.096" v="5" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="310"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:26:10.096" v="5" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="310"/>
+            <ac:spMk id="29700" creationId="{BF28F137-7ED8-46BA-A3B9-35238EFFCFA3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:26:58.992" v="7" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="337"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{5673BCB4-7BCA-427A-AC07-07753FC796F2}" dt="2026-06-16T06:26:58.992" v="7" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="337"/>
+            <ac:spMk id="32772" creationId="{6192C577-6FDF-4A7A-BEA2-2D94FF46A13B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:50:38.505" v="471" actId="14100"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:13:58.620" v="3" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:13:58.620" v="3" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="256"/>
+            <ac:spMk id="4098" creationId="{2D03A951-9F05-4A8D-9C32-EEC4CA72E4F2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:27:50.153" v="223" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="269"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:21:15.084" v="141" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="269"/>
+            <ac:spMk id="14338" creationId="{8D261E39-C6A0-4553-98E1-039175BEB438}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:27:50.153" v="223" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="269"/>
+            <ac:spMk id="14340" creationId="{3CAA602D-23E2-4CFE-AEEC-5A67E2FB658D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:38:04.756" v="397" actId="6549"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="270"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:38:04.756" v="397" actId="6549"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="270"/>
+            <ac:spMk id="15363" creationId="{D935C768-25EF-476D-9456-A36CC07FAA55}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:48:10.818" v="466" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="293"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:48:10.818" v="466" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="293"/>
+            <ac:spMk id="26628" creationId="{91B5DCF9-E2C3-4530-B26A-45826471C2FD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:44:15.033" v="434" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="313"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:40:18.581" v="414" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="313"/>
+            <ac:spMk id="16388" creationId="{FD0D5F77-B52E-46C0-9C8B-421443A37F54}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="add mod modGraphic">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:44:15.033" v="434" actId="20577"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="313"/>
+            <ac:graphicFrameMk id="2" creationId="{DE74FA16-EF99-4C2E-90C9-6062597A842F}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:46:16.475" v="464" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="325"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-11T11:09:44.740" v="7" actId="207"/>
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:44:41.162" v="438" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="325"/>
+            <ac:spMk id="17410" creationId="{B8153E1E-8BC8-414C-A951-B5D31D391192}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:46:16.475" v="464" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="325"/>
             <ac:spMk id="17412" creationId="{1B6EB190-28A8-46C7-B91E-D4B92F02CCD5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{46310039-4D1D-417D-9097-9BBF1CA90313}" dt="2025-06-06T10:10:05.021" v="1" actId="207"/>
-[...380 lines deleted...]
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:04:42.519" v="568" actId="20577"/>
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:50:38.505" v="471" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="330"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:04:42.519" v="568" actId="20577"/>
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:50:38.505" v="471" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="330"/>
-            <ac:spMk id="30727" creationId="{8DD5ECD0-08EC-4678-AA1A-FE6CEE286007}"/>
+            <ac:spMk id="30724" creationId="{7BD944AD-0CE9-4FF7-88CF-CFC8283DD8D7}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:05:04.332" v="575" actId="20577"/>
-[...14 lines deleted...]
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:08:39.036" v="699" actId="20577"/>
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:19:55.458" v="101" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="333"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T06:17:16.827" v="7" actId="20577"/>
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:19:55.458" v="101" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="333"/>
             <ac:spMk id="9220" creationId="{3F44650E-28F9-4B55-8BB5-B70AF85C63B6}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp">
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:08:51.920" v="713" actId="20577"/>
-[...29 lines deleted...]
-        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:08:27.857" v="692" actId="20577"/>
+        <pc:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:20:37.547" v="137" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="336"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{EABC55FB-A243-421B-BC31-500D6E4175A4}" dt="2025-06-06T07:08:27.857" v="692" actId="20577"/>
+          <ac:chgData name="Věra Šimková" userId="dde89a73-80b0-414d-bff0-7b06db0a42ec" providerId="ADAL" clId="{1088E32A-B4D7-4A13-85B1-64A4125313F7}" dt="2026-06-16T05:20:37.547" v="137" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="336"/>
-            <ac:spMk id="10247" creationId="{77AC6EA7-667E-4DCD-A3B4-C50D8D6722B0}"/>
-[...68 lines deleted...]
-            <ac:spMk id="16388" creationId="{FD0D5F77-B52E-46C0-9C8B-421443A37F54}"/>
+            <ac:spMk id="10244" creationId="{7D850640-580E-4692-9945-34D4D8C1AE78}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -1381,51 +1239,51 @@
             <a:off x="3849688" y="0"/>
             <a:ext cx="2946400" cy="496888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B605549E-1CED-4394-B33F-EC68CCA21128}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>02.07.2025</a:t>
+              <a:t>16.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3D57C9D-8CB3-46D7-A29D-3C0D80F54255}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="917575" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
@@ -5687,51 +5545,51 @@
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outlook.utb.cz/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stag.utb.cz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://office365.utb.cz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cvt.utb.cz/office365" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j_prijmeni@utb.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outlook.office365.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:spcentrum@utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utb.cz/ssp/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-pedagogika@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dekan@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tajemnik@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-vedavyzkum@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-czv@flkr.utb.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-pedagogika@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tajemnik@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dekan@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-vedavyzkum@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-czv@flkr.utb.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prodekan-internacionalizaci@flkr.utb.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flkr.utb.cz/o-fakulte/zakladni-informace/struktura/ustavy/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5781,51 +5639,51 @@
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
               <a:t>Bc. a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0" err="1"/>
               <a:t>NMgr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
               <a:t>. studijních programů na </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
               <a:t>Fakultě logistiky a krizového řízení Univerzity Tomáše Bati ve Zlíně </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="3200" b="1" dirty="0"/>
-              <a:t>pro akademický rok 2025/2026</a:t>
+              <a:t>pro akademický rok 2026/2027</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4099" name="Text Box 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68C39E67-037C-4E4D-A04D-C28E650FBEA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4770438" y="5661025"/>
             <a:ext cx="184150" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -6799,51 +6657,51 @@
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
-              <a:t> Časový plán akad. roku 2025/2026</a:t>
+              <a:t> Časový plán akad. roku 2026/2027</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" i="1" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F34EB14-0013-44A5-BBAC-6D925C61E6A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="6300788" cy="544513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -7034,52 +6892,52 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14340" name="Text Box 86">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CAA602D-23E2-4CFE-AEEC-5A67E2FB658D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="468313" y="1773238"/>
-            <a:ext cx="7704137" cy="5383012"/>
+            <a:off x="539552" y="1772816"/>
+            <a:ext cx="7704137" cy="5022914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -7218,280 +7076,268 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>Zápisem ke studiu se stáváte studenty FLKŘ		</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>L25XYZ</a:t>
+              <a:t>L26XYZ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t>Akademický rok 2025/2026 začíná </a:t>
+              <a:t>Akademický rok 2026/2027 začíná </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>1. 9. 2025</a:t>
+              <a:t>1. 9. 2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> a končí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>31. 8. 2026</a:t>
+              <a:t>31. 8. 2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
               <a:t>Imatrikulace </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>pro studenty 1. ročníků Bc. studia </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>15.9.2025 </a:t>
+              <a:t>14.9.2026 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>– společenský oděv</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="30000"/>
               </a:spcAft>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
               <a:t>Zahájení výuky</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> – kombinovaná forma studia </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>19. 9. 2025</a:t>
+              <a:t>18. 9. 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
               <a:t>Zimní semestr</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>Výuka v ZS - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0" err="1"/>
               <a:t>NMgr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>. 13 týdnů	   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>22.9.2025 </a:t>
+              <a:t>21.9.2026 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t> – 19.12.2025</a:t>
+              <a:t> – 18.12.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>                   - Bc. 14 týdnů		   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>16.9.2025</a:t>
+              <a:t>15.9.2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t>  – 19.12.2025</a:t>
+              <a:t>  – 18.12.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t>Vánoční prázdniny		   22.12.2025  – 1.1.2026</a:t>
+              <a:t>Vánoční prázdniny		   21.12.2026  – 1.1.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t>Zkouškové období 	 	   2.1.2026  – 5.2.2026</a:t>
+              <a:t>Zkouškové období 	 	   4.1.2024  – 4.2.2027 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t>Opravné zkouškové období	   9.2.2026  – 21.2.2026</a:t>
-[...9 lines deleted...]
-            </a:pPr>
+              <a:t>Opravné zkouškové období	   8.2.2027  – 20.2.2027</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
@@ -8141,51 +7987,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15363" name="Rectangle 39">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D935C768-25EF-476D-9456-A36CC07FAA55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="755650" y="981075"/>
-            <a:ext cx="7704138" cy="6186309"/>
+            <a:ext cx="7704138" cy="5909310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -8301,176 +8147,167 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
               <a:t>Letní semestr</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
               <a:t>Výuka v LS - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0" err="1"/>
               <a:t>NMgr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>. 13 týdnů	 9.2.2026 – 7.5.2026</a:t>
+              <a:t>. 13 týdnů	 8.2.2027 – 7.5.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>                   - Bc. 14 týdnů                  9.2.2026 – 15.5.2026</a:t>
+              <a:t>                   - Bc. 14 týdnů                  8.2.2027 – 14.5.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
               <a:t>Zkouškové období - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0" err="1"/>
               <a:t>NMgr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>.		 11.5.2026 – 13.6.2026</a:t>
+              <a:t>.		 10.5.2027 – 12.6.2027                              		  - Bc.	               17.5.2027 – 19.6.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>                              - Bc.	               18.5.2026 – 20.6.2026</a:t>
+              <a:t>Opravné zkouškové období	 21.6.2027– 11.7.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>Opravné zkouškové období	 22.6.2026 – 11.7.2026</a:t>
-[...6 lines deleted...]
-              <a:t>Letní prázdniny			 20.7.2026 – 9.8.2026</a:t>
+              <a:t>Letní prázdniny			 19.7.2027 – 9.8.2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
               <a:t>Výjimky – dny bez výuky</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   28.10.2025          státní svátek (sudé úterý)</a:t>
+              <a:t>28.9.2026	  státní svátek (sudé pondělí)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   17.11.2025	  státní svátek (liché pondělí)</a:t>
+              <a:t>  28.10.2026           státní svátek (sudá středa)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   3.4.-6.4.2026       Velký pátek (sudý) a Velikonoční pondělí (liché)</a:t>
+              <a:t>  17.11.2026	  státní svátek (liché úterý)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   23.4.2026            Rektorský den sportu (lichý čtvrtek)</a:t>
+              <a:t>  26.3.- 29.3.2027  Velký pátek (sudý) a Velikonoční pondělí (liché)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   1.5.2026	  státní svátek (sudý pátek)</a:t>
-[...6 lines deleted...]
-              <a:t>   8.5.2026              státní svátek (lichý pátek)</a:t>
+              <a:t>   28.4.2027            Rektorský den sportu (lichá středa)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
-              <a:t>Akademický rok 2026/2027</a:t>
+              <a:t>Akademický rok 2027/2028</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>   2.9.– 4.9.2026   Elektronické zápisy do vyšších roků studia</a:t>
+              <a:t>  Elektronické zápisy do vyšších roků studia</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>		              	pro akad. rok 2026/2027</a:t>
-[...3 lines deleted...]
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
+              <a:t>		              	</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="92D050"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>www.utb.cz/flkr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
@@ -9125,58 +8962,58 @@
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t>Termíny konzultací</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0"/>
               <a:t> – kombinovaná forma studia</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16387" name="Text Box 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55ACC2CA-940B-4776-9D8E-4DE87A1C2AA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="6300788" cy="544513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -9365,92 +9202,92 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16388" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD0D5F77-B52E-46C0-9C8B-421443A37F54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="611188" y="1700213"/>
-            <a:ext cx="7704137" cy="5324535"/>
+            <a:off x="611186" y="5279800"/>
+            <a:ext cx="8137527" cy="1006429"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="800100" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1257300" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -9517,174 +9354,50 @@
             <a:lvl9pPr marL="4100513" indent="-342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="30000"/>
               </a:spcBef>
             </a:pPr>
-            <a:r>
-[...122 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>www.utb.cz/flkr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Studium</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>&gt;</a:t>
@@ -10110,50 +9823,1211 @@
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="800" dirty="0"/>
               <a:t>Prezentaci vypracovala: Ing. Věra Šimková, Ph.D.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Tabulka 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE74FA16-EF99-4C2E-90C9-6062597A842F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="452777288"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="395287" y="1500188"/>
+          <a:ext cx="7920037" cy="4017046"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2754001">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3710125377"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1278696">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="964130430"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2521844">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2380780082"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1365496">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1980768192"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="461306">
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Zimní semestr</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="cs-CZ"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc gridSpan="2">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Letní semestr</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc hMerge="1">
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:endParaRPr lang="cs-CZ"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2328758899"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461306">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1838325" algn="l"/>
+                          <a:tab pos="1933575" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>18. – 19. 9. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1162685" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sudý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1162685" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5. – 6. 2. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3766424122"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461306">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2. – 3. 10. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1162685" algn="l"/>
+                          <a:tab pos="1496060" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sudý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1162685" algn="l"/>
+                          <a:tab pos="1496060" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19. – 20. 2. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4220723145"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="743196">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1549400" algn="l"/>
+                          <a:tab pos="1805940" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16. – 17. 10. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sudý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>5. – 6. 3. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1363108575"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461306">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1549400" algn="l"/>
+                          <a:tab pos="1805940" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>30. – 31. 10. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>sudý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>19. – 20. 3. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4041830122"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461306">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>6. – 7. 11. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="-3810" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>2. – 3. 4. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="193463845"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="506014">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1371600" algn="l"/>
+                          <a:tab pos="1581150" algn="l"/>
+                          <a:tab pos="1768475" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>20. – 21. 11. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="l">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="353060" algn="l"/>
+                          <a:tab pos="467360" algn="l"/>
+                          <a:tab pos="1257935" algn="l"/>
+                          <a:tab pos="1419860" algn="l"/>
+                          <a:tab pos="1553210" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>16. – 17. 4. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="426416776"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="461306">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="1371600" algn="l"/>
+                          <a:tab pos="1581150" algn="l"/>
+                          <a:tab pos="1768475" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>4. – 5. 12. 2026</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="l">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="353060" algn="l"/>
+                          <a:tab pos="467360" algn="l"/>
+                          <a:tab pos="1257935" algn="l"/>
+                          <a:tab pos="1419860" algn="l"/>
+                          <a:tab pos="1553210" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="450215" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="107000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:tabLst>
+                          <a:tab pos="353060" algn="l"/>
+                          <a:tab pos="467360" algn="l"/>
+                          <a:tab pos="1257935" algn="l"/>
+                          <a:tab pos="1419860" algn="l"/>
+                          <a:tab pos="1553210" algn="l"/>
+                        </a:tabLst>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>30. 4. 2027</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr">
+                    <a:noFill/>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="17780" algn="ctr">
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="cs-CZ" sz="1800" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>lichý</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="cs-CZ" sz="1800" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0" anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="995586861"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10335,51 +11209,51 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0" err="1"/>
               <a:t>Předzápis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
-              <a:t> pro akad. rok 2025/2026</a:t>
+              <a:t> pro akad. rok 2026/2027</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17411" name="Text Box 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{474C6AB6-9818-43E5-B2C9-518248CAC4EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
@@ -10828,118 +11702,118 @@
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0" err="1"/>
               <a:t>Předzápis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>zimní semestr akad. roku 2025/2026</a:t>
+              <a:t>zimní semestr akad. roku 2026/2027</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> bude v termínu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>od 1. 8. 2025 </a:t>
+              <a:t>od 3. 8. 2026 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>od 7:00 hodin</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t> do 12. 8. 2025</a:t>
+              <a:t> do 16. 8. 2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> do 24:00 hodin. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0" err="1"/>
               <a:t>Předzápis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>letní semestr akad. roku 2025/2026 </a:t>
+              <a:t>letní semestr akad. roku 2026/2027 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>bude v termínu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>od 10.11.2025</a:t>
+              <a:t>od 18.11.2026</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t> od 7:00 hodin </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
-              <a:t>do 30.11.2025 </a:t>
+              <a:t>do 30.11.2026 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>do 24:00 hod.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
@@ -10983,51 +11857,51 @@
               </a:rPr>
               <a:t> Úřední deska </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1800" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Vnitřní normy a předpisy </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1800" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Rozhodnutí děkanky – Předběžné zápisy a zápisy do dalšího roku studia pro akademický rok 2025/2026</a:t>
+              <a:t> Rozhodnutí děkanky – Předběžné zápisy a zápisy do dalšího roku studia pro akademický rok 2026/2027</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="cs-CZ" sz="1800" u="none" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>Poplatky za změny v zápisu </a:t>
@@ -15448,51 +16322,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52229" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE61C108-5DF1-4F3A-8BE9-A99FBD8705A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="468313" y="1773238"/>
-            <a:ext cx="7704137" cy="3139321"/>
+            <a:ext cx="7704137" cy="4801314"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -15594,121 +16468,121 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4281488" indent="-342900" fontAlgn="base">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Podmínkou pro pokračování ve studiu ve 2. semestru 1. roku </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
               <a:t>prezenční formy studia</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t> (bakalářské i navazující magisterské) po ukončení 1. semestru je získání  alespoň </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
               <a:t>10 kreditů </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>k termínu, který stanoví časový plán výuky. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Podmínkou pro pokračování studia ve 2. roce studia je získání </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" sz="2400" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>minimálně 30 kreditů</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" b="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>v 1. roce studia.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="542925" lvl="1" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Studijní zatížení pro studium ve standardní době je cca 60 kreditů za </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0" err="1"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0" err="1"/>
               <a:t>ak</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>. rok (může se lišit dle studijního programu).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22533" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA160692-DD11-4834-A2D0-F474F0081432}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
@@ -20047,51 +20921,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25605" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D549E19-EC57-460E-BDEB-021938AE0BAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="468313" y="1773238"/>
-            <a:ext cx="7704137" cy="5008562"/>
+            <a:ext cx="7704137" cy="4732065"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -20416,59 +21290,51 @@
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
-              <a:t> Směrnice děkanky FLKŘ doplňující Stipendijní řád UTB ve Zlíně </a:t>
-[...7 lines deleted...]
-              <a:t>SD/06/2020</a:t>
+              <a:t> Směrnice děkanky FLKŘ doplňující Stipendijní řád UTB ve Zlíně</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3547FF9E-F677-4352-BD31-A5DDD8C044FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
@@ -21306,52 +22172,52 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26628" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B5DCF9-E2C3-4530-B26A-45826471C2FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="468313" y="1773238"/>
-            <a:ext cx="7704137" cy="3831818"/>
+            <a:off x="467544" y="1700808"/>
+            <a:ext cx="7704137" cy="4770537"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -21491,175 +22357,179 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
               <a:t>Poplatek za delší studium </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>– je povinen hradit student, který studuje v Bc. nebo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0" err="1"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0" err="1"/>
               <a:t>NMgr</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>. stud. programu déle, než je standardní doba studia zvětšená o jeden rok.</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="25000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Poplatky za studium upravuje § 58 zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o VŠ). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>www.utb.cz</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t> Univerzita </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t> Úřední deska </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t> Vnitřní předpisy a normy </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>&gt; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Směrnice rektora </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>SR/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0">
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>0</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>3/2025 </a:t>
+              <a:t>3/2026 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
+              <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
-              <a:t>				</a:t>
+              <a:t>			</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26629" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84EEEC6-82F9-418C-BA03-65927DE6AC72}"/>
               </a:ext>
             </a:extLst>
@@ -24717,51 +25587,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29700" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF28F137-7ED8-46BA-A3B9-35238EFFCFA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="468313" y="1773238"/>
-            <a:ext cx="7704137" cy="4247317"/>
+            <a:ext cx="7704137" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
@@ -24861,205 +25731,205 @@
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="4100513" indent="-342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t>UTB ve Zlíně vydává standardní průkaz studenta </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>(oranžová čipová kartička)</a:t>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
+              <a:t>(čipová kartička)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" i="1" u="none" dirty="0"/>
               <a:t>Průkaz slouží pro:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" i="1" u="none" dirty="0"/>
               <a:t>- </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>prokázání totožnosti u zkoušky</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> vstup do univerzitních objektů, vybraných prostor a učeben,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> vstup a výpůjční proces v knihovně,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> stravování v zařízeních Kolejí a menz,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> úhrada reprografických služeb (kopírování, tisk),</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:buFontTx/>
               <a:buChar char="-"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> nákup v prodejně skript a suvenýrů.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>http://www.utb.cz/cvt </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="en-US" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t>&gt;</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t> Identifikační průkazy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId2"/>
               </a:rPr>
               <a:t>https://stag.utb.cz/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t>- postup pro přihlášení</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t>V případě nejasností pište své dotazy na adresu </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0">
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>prukaz@utb.cz</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" dirty="0"/>
+              <a:rPr lang="cs-CZ" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0">
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="folHlink"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29701" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00839DEB-714E-4291-9652-04E9958ABA44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="533400"/>
@@ -25910,92 +26780,92 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30724" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD944AD-0CE9-4FF7-88CF-CFC8283DD8D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="468313" y="1844675"/>
-            <a:ext cx="7704137" cy="4832350"/>
+            <a:off x="323851" y="1844675"/>
+            <a:ext cx="8208590" cy="3539430"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buChar char="•"/>
               <a:defRPr sz="3200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="742950" indent="-285750">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:buChar char="–"/>
               <a:defRPr sz="2800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -26085,197 +26955,127 @@
             <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buChar char="»"/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>IS/STAG je databázový informační systém, který používá Univerzita Tomáše Bati pro vedení studijní agendy. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>Do systému  je možno se přihlásit přes portál na adrese </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none">
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF9933"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>https://stag.utb.cz/ </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none"/>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2400" u="none" dirty="0"/>
               <a:t>(instrukce pro přihlášení jsou uvedeny na úvodní stránce portálu). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1800"/>
-[...66 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none"/>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2000" b="1" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30725" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC78E0E-A03E-48A7-94CA-2511B48512F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="533400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -28318,92 +29118,92 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Analýza konkurenčního prostředí Fakulty multimediálních komunikací UTB ve Zlíně </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32772" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6192C577-6FDF-4A7A-BEA2-2D94FF46A13B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="481013" y="1530350"/>
-            <a:ext cx="7704137" cy="5324475"/>
+            <a:off x="323850" y="1535767"/>
+            <a:ext cx="7920558" cy="5324475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="879475" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1401763" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -29460,64 +30260,67 @@
               <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.utb.cz/ssp/</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Štefánikova 5670/budova U18, 760 01 Zlín</a:t>
-[...5 lines deleted...]
-            </a:endParaRPr>
+              <a:t>nám. TGM 5555, 760 01 Zlín </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Budova rektorátu U13, místnost 157</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="F5860B"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -33935,92 +34738,92 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none"/>
               <a:t>Vedení Fakulty logistiky a krizového řízení</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9220" name="Text Box 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F44650E-28F9-4B55-8BB5-B70AF85C63B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="296863" y="1628775"/>
-            <a:ext cx="8424862" cy="4400550"/>
+            <a:off x="179512" y="1628775"/>
+            <a:ext cx="8712967" cy="4555093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:effectLst>
                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                     <a:schemeClr val="bg2"/>
                   </a:outerShdw>
                 </a:effectLst>
               </a14:hiddenEffects>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="879475" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="1401763" indent="-342900">
               <a:defRPr u="sng">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -34153,141 +34956,162 @@
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>jrak@utb.cz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
               <a:t>						</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>prodekan-pedagogika@flkr.utb.cz</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
-              <a:t>Proděkan pro vnější vztahy a celoživotní vzdělávání:</a:t>
+              <a:t>Proděkan pro internacionalizaci:        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>vargova@utb.cz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
-              <a:t>		</a:t>
-[...9 lines deleted...]
-              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
+              <a:t>Ing. Slavomíra Vargová, PhD.		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="none" dirty="0" err="1">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>prodekan-czv@flkr.utb.cz</a:t>
-[...20 lines deleted...]
-                </a:solidFill>
+              <a:t>prodekan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" u="none" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>taraba@utb.cz</a:t>
-            </a:r>
+              <a:t>-  internacionalizaci@flkr.utb.cz</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
               <a:t>						</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
+              <a:t>prodekan-czv@flkr.utb.cz</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
+              <a:t>Proděkan pro tvůrčí činnost:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
+              <a:t>Ing. Pavel Taraba, Ph.D.		</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="92D050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>taraba@utb.cz</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
+              <a:t>						</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
               <a:t>prodekan-vav@flkr.utb.cz</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" i="1" u="none" dirty="0"/>
               <a:t>Tajemnice:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
               <a:t>Ing. Alena Procházková		</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>prochazkova@utb.cz</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2000" u="none" dirty="0"/>
               <a:t>					</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" dirty="0">
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>tajemnik@flkr.utb.cz</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" u="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9221" name="Text Box 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4778108-F013-4866-808E-B25F059C7C69}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="533400"/>
@@ -34445,51 +35269,51 @@
               <a:spcBef>
                 <a:spcPct val="50000"/>
               </a:spcBef>
               <a:buFontTx/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="1600" u="none"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9222" name="Obrázek 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC9BF64-3702-4094-84AD-477B983611A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5219700" y="0"/>
             <a:ext cx="3405188" cy="539750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -35302,51 +36126,51 @@
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t>	Ústav krizového řízení  (LUKR)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t>	Ústav environmentální bezpečnosti (LUEB)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t>	Ústav ochrany obyvatelstva (LUOO)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
-              <a:t>	</a:t>
+              <a:t>	Ústav bezpečnosti společnosti (LUBS)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" b="1" u="none" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2800" u="none" dirty="0"/>
               <a:t>	</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" altLang="cs-CZ" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
             <a:r>
               <a:rPr lang="cs-CZ" altLang="cs-CZ" sz="2200" b="1" u="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="92D050"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>www.utb.cz/flkr</a:t>
             </a:r>
             <a:r>
@@ -41182,82 +42006,91 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="d3f03372-c0f5-4015-a762-1507e451077b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d3f03372-c0f5-4015-a762-1507e451077b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f5f2750b3e10450511323356426fc9f" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100280F0F492AEA7B4FB4F71CB2B4F912DD" ma:contentTypeVersion="15" ma:contentTypeDescription="Vytvoří nový dokument" ma:contentTypeScope="" ma:versionID="ba7876d3fa6b45e96853071c0a4b238f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="d3f03372-c0f5-4015-a762-1507e451077b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dfd32eb332dfbecdd91794f554669562" ns3:_="">
     <xsd:import namespace="d3f03372-c0f5-4015-a762-1507e451077b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3f03372-c0f5-4015-a762-1507e451077b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -41296,50 +42129,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSystemTags" ma:index="20" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ obsahu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Nadpis"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -41398,138 +42236,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AC64D25-2A7F-47DC-BBD8-470128BC2A5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="d3f03372-c0f5-4015-a762-1507e451077b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8B7CB8-D365-4DF5-BEE6-1EAE540F602C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{615C3FB5-56E4-4584-AE2C-7127934005AC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0DEAE86-D07A-48C5-8578-480425797AA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3f03372-c0f5-4015-a762-1507e451077b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2359</Words>
+  <Words>2498</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Předvádění na obrazovce (4:3)</PresentationFormat>
-  <Paragraphs>434</Paragraphs>
+  <Paragraphs>448</Paragraphs>
   <Slides>30</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="33" baseType="lpstr">
+    <vt:vector size="34" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Výchozí návrh</vt:lpstr>
-      <vt:lpstr>Průvodce pro studenty 1. ročníků  Bc. a NMgr. studijních programů na  Fakultě logistiky a krizového řízení Univerzity Tomáše Bati ve Zlíně  pro akademický rok 2025/2026</vt:lpstr>
+      <vt:lpstr>Průvodce pro studenty 1. ročníků  Bc. a NMgr. studijních programů na  Fakultě logistiky a krizového řízení Univerzity Tomáše Bati ve Zlíně  pro akademický rok 2026/2027</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr> </vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>